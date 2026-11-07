--- v0 (2026-10-17)
+++ v1 (2026-11-07)
@@ -10,64 +10,97 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Closed calls" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="268">
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>Call title</t>
   </si>
   <si>
     <t>Opens
 (Europe/Stockholm)</t>
   </si>
   <si>
     <t>Closes
 (Europe/Stockholm)</t>
+  </si>
+  <si>
+    <t>WASPHSDDLS26</t>
+  </si>
+  <si>
+    <t>WASP-HS and DDLS Research initiation grants for data-driven life sciences and society 2026</t>
+  </si>
+  <si>
+    <t>2026-04-28 12:00</t>
+  </si>
+  <si>
+    <t>2026-11-04 15:00</t>
+  </si>
+  <si>
+    <t>CBCSLP26F</t>
+  </si>
+  <si>
+    <t>CBCS Large Projects Call Fall 2026</t>
+  </si>
+  <si>
+    <t>2026-09-07 15:00</t>
+  </si>
+  <si>
+    <t>2026-10-19 15:00</t>
+  </si>
+  <si>
+    <t>EDD_Call1</t>
+  </si>
+  <si>
+    <t>Call for Enabling Drug Discovery Projects</t>
+  </si>
+  <si>
+    <t>2026-09-07 18:00</t>
   </si>
   <si>
     <t>REDPROJ26</t>
   </si>
   <si>
     <t>RED Project call 2026</t>
   </si>
   <si>
     <t>2026-06-15 00:00</t>
   </si>
   <si>
     <t>2026-09-18 23:59</t>
   </si>
   <si>
     <t>IC26</t>
   </si>
   <si>
     <t>Instrument call 2026 for infrastructure units</t>
   </si>
   <si>
     <t>2026-05-19 12:00</t>
   </si>
   <si>
     <t>2026-09-11 23:59</t>
   </si>
@@ -1172,56 +1205,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPROJ26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IC26" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/WASPDDLS26" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/SGL_call_2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_4_2026" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/MC2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_May2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_RS_courses_2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP26S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_postdoc_2026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PULSE_call_2_2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLPST26" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_Dec25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPG25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBGEPPP25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/TDP2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSAcademicPhDProjects2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSIndustryPhDProjects2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP25F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPR25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EVENT2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PATHOGENS2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDEQ25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/SGL2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IC2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_3_2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLPTDP25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_May2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_RS_COURSES_2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP25S" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PULSE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/RDCP2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_Dec24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPG24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/SGL2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/INFRALIFE2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSIndustryPhDProjects24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSAcademicPhDProjects24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/WASPHSDDLS24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/NEST2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP24F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBGEPPP24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EVENT2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EBI2024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDEQ24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPR24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_2_2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_RS_COURSES" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/InfraUU_2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/NBISTDP" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDD_Call_May_2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IEC24_MG" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PMLOI2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PMTDP2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IEC24_NAT" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP24S" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IEC24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/KTHPD2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDD_Call_Dec_2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSIndustryPhDProjects23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSAcademicPhDProjects23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_1_2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLPTEST" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EVENT2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REPLPCM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REPLP1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLP2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/WASPHSDDLS26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP26F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EDD_Call1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPROJ26" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IC26" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/WASPDDLS26" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/SGL_call_2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_4_2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/MC2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_May2026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_RS_courses_2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP26S" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_postdoc_2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PULSE_call_2_2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLPST26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_Dec25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPG25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBGEPPP25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/TDP2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSAcademicPhDProjects2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSIndustryPhDProjects2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP25F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPR25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EVENT2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PATHOGENS2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDEQ25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/SGL2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IC2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_3_2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLPTDP25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_May2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_RS_COURSES_2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP25S" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PULSE" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/RDCP2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/Call_DDD_Dec24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPG24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/SGL2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/INFRALIFE2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSIndustryPhDProjects24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSAcademicPhDProjects24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/WASPHSDDLS24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/NEST2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP24F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBGEPPP24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EVENT2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EBI2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDEQ24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REDPR24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_2_2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLS_RS_COURSES" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/InfraUU_2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/NBISTDP" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDD_Call_May_2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IEC24_MG" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PMLOI2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PMTDP2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IEC24_NAT" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/CBCSLP24S" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/IEC24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/KTHPD2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDD_Call_Dec_2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSIndustryPhDProjects23" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/DDLSAcademicPhDProjects23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PALS_1_2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLPTEST" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/EVENT2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REPLPCM" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/REPLP1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anubis.scilifelab.se/call/PLP2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G68"/>
+  <dimension ref="A1:G71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="60.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="20.7109375" style="1" customWidth="1"/>
     <col min="5" max="7" width="10.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="2" customFormat="1" ht="60" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
@@ -1247,947 +1280,989 @@
     <row r="3" spans="1:4">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="C30" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="C31" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="C32" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="C34" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" s="1" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="C35" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="C43" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>181</v>
+        <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>185</v>
+        <v>90</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="C55" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="C56" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="C56" s="1" t="s">
+      <c r="D56" s="1" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B57" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="C57" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="1" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B58" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="C58" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" s="1" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B59" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="C59" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="C60" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" s="1" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="C61" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="C62" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="C66" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C66" s="1" t="s">
+      <c r="D66" s="1" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="C67" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="D67" s="1" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="C68" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C68" s="1" t="s">
+      <c r="D68" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="D68" s="1" t="s">
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="3" t="s">
         <v>256</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1"/>
     <hyperlink ref="A3" r:id="rId2"/>
     <hyperlink ref="A4" r:id="rId3"/>
     <hyperlink ref="A5" r:id="rId4"/>
     <hyperlink ref="A6" r:id="rId5"/>
     <hyperlink ref="A7" r:id="rId6"/>
     <hyperlink ref="A8" r:id="rId7"/>
     <hyperlink ref="A9" r:id="rId8"/>
     <hyperlink ref="A10" r:id="rId9"/>
     <hyperlink ref="A11" r:id="rId10"/>
     <hyperlink ref="A12" r:id="rId11"/>
     <hyperlink ref="A13" r:id="rId12"/>
     <hyperlink ref="A14" r:id="rId13"/>
     <hyperlink ref="A15" r:id="rId14"/>
     <hyperlink ref="A16" r:id="rId15"/>
     <hyperlink ref="A17" r:id="rId16"/>
     <hyperlink ref="A18" r:id="rId17"/>
     <hyperlink ref="A19" r:id="rId18"/>
     <hyperlink ref="A20" r:id="rId19"/>
     <hyperlink ref="A21" r:id="rId20"/>
     <hyperlink ref="A22" r:id="rId21"/>
@@ -2215,50 +2290,53 @@
     <hyperlink ref="A44" r:id="rId43"/>
     <hyperlink ref="A45" r:id="rId44"/>
     <hyperlink ref="A46" r:id="rId45"/>
     <hyperlink ref="A47" r:id="rId46"/>
     <hyperlink ref="A48" r:id="rId47"/>
     <hyperlink ref="A49" r:id="rId48"/>
     <hyperlink ref="A50" r:id="rId49"/>
     <hyperlink ref="A51" r:id="rId50"/>
     <hyperlink ref="A52" r:id="rId51"/>
     <hyperlink ref="A53" r:id="rId52"/>
     <hyperlink ref="A54" r:id="rId53"/>
     <hyperlink ref="A55" r:id="rId54"/>
     <hyperlink ref="A56" r:id="rId55"/>
     <hyperlink ref="A57" r:id="rId56"/>
     <hyperlink ref="A58" r:id="rId57"/>
     <hyperlink ref="A59" r:id="rId58"/>
     <hyperlink ref="A60" r:id="rId59"/>
     <hyperlink ref="A61" r:id="rId60"/>
     <hyperlink ref="A62" r:id="rId61"/>
     <hyperlink ref="A63" r:id="rId62"/>
     <hyperlink ref="A64" r:id="rId63"/>
     <hyperlink ref="A65" r:id="rId64"/>
     <hyperlink ref="A66" r:id="rId65"/>
     <hyperlink ref="A67" r:id="rId66"/>
     <hyperlink ref="A68" r:id="rId67"/>
+    <hyperlink ref="A69" r:id="rId68"/>
+    <hyperlink ref="A70" r:id="rId69"/>
+    <hyperlink ref="A71" r:id="rId70"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Closed calls</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>